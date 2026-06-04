--- v1 (2026-02-12)
+++ v2 (2026-06-04)
@@ -25,51 +25,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40D6C47F" w14:textId="77777777" w:rsidR="003038E1" w:rsidRDefault="003038E1" w:rsidP="003038E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3D0964" w14:textId="77777777" w:rsidR="003038E1" w:rsidRPr="006350E3" w:rsidRDefault="008A328A" w:rsidP="003038E1">
+    <w:p w14:paraId="0A3D0964" w14:textId="77777777" w:rsidR="003038E1" w:rsidRPr="006350E3" w:rsidRDefault="00543E95" w:rsidP="003038E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="4F6FF32E">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
@@ -552,51 +552,87 @@
       <w:r w:rsidR="00EE6731">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F125157" w14:textId="77777777" w:rsidR="0000302C" w:rsidRPr="0000302C" w:rsidRDefault="0000302C" w:rsidP="0000302C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000302C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are seeking a loan towards any other project please use form </w:t>
+        <w:t xml:space="preserve">If you are seeking a loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0000302C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>towards</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0000302C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0000302C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0000302C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please use form </w:t>
       </w:r>
       <w:r w:rsidR="00AE4844">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M0</w:t>
       </w:r>
       <w:r w:rsidRPr="0000302C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC73326" w14:textId="77777777" w:rsidR="0000302C" w:rsidRDefault="0000302C" w:rsidP="0000302C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -964,51 +1000,87 @@
             <w:r w:rsidRPr="002D70F5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daytime Telephone Number(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C005401" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="002D70F5" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D70F5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Please indicate whether these are home, church, work or mobile numbers. If more than one number given please indicate which one you would prefer us to use.</w:t>
+              <w:t xml:space="preserve">Please indicate whether these are home, church, work or mobile numbers. If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D70F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D70F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than one number </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D70F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>given</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D70F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please indicate which one you would prefer us to use.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A371D9" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="002D70F5" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5053503F" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="002D70F5" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1442,51 +1514,69 @@
             </w:pPr>
             <w:r w:rsidRPr="0000302C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If YES to above question – which one?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBEEADA" w14:textId="77777777" w:rsidR="0000302C" w:rsidRPr="0000302C" w:rsidRDefault="0000302C" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000302C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If NO to above question, in whose name will it be registered?</w:t>
+              <w:t>If NO to above question</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0000302C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0000302C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whose name will it be registered?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3665" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26447162" w14:textId="77777777" w:rsidR="0000302C" w:rsidRPr="0000302C" w:rsidRDefault="0000302C" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000302C" w:rsidRPr="0000302C" w14:paraId="32A80A68" w14:textId="77777777" w:rsidTr="00DC207A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
@@ -1960,51 +2050,71 @@
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="6D87798A" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F906AA0" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If the church are buying the minister’s share in a property currently owned jointly by church and minister:</w:t>
+              <w:t xml:space="preserve">If the church </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DC207A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DC207A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> buying the minister’s share in a property currently owned jointly by church and minister:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Value of the share already owned by the church</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32573333" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2299,66 +2409,66 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A9F3651" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="5D2E6D36" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04985161" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="04985161" w14:textId="52BC5483" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="007164E3" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Confirmed/promised loans from Church Members/Attenders</w:t>
+              <w:t>Promised gifts from Church Members/Attenders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6276A943" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2366,66 +2476,66 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D4863ED" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="54311A64" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5920A308" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="5920A308" w14:textId="00A569A4" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="007164E3" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Promised gifts from Church Members/Attenders</w:t>
+              <w:t>Other sources of income/donations (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="541B51C2" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2433,134 +2543,118 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="371C4FE0" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="57F0F286" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACE5C3F" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="7ACE5C3F" w14:textId="0C0FA649" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC207A">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B5C8A2" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2DDED07C" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="32D6EB24" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5194D17A" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="5194D17A" w14:textId="0EEEF7CF" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC207A">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55350425" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -2796,51 +2890,69 @@
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D0BF02" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="006470B6">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If the loan is required to buy out the minister’s share in a manse where the church already owns the other share then the m</w:t>
+              <w:t xml:space="preserve">If the loan is required to buy out the minister’s share in a manse where the church already owns the other </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DC207A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>share</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DC207A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> then the m</w:t>
             </w:r>
             <w:r w:rsidR="006470B6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aximum that can be borrowed is 7</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">0% of the current valuation (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -2912,187 +3024,211 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2442ADF4" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="29AF1F33" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14637412" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="14637412" w14:textId="353691DA" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Association</w:t>
+            </w:r>
+            <w:r w:rsidR="007164E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C7437">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Loan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466883B9" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="329217FD" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="7D70B5A9" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4CBCA5" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
+          <w:p w14:paraId="3E4CBCA5" w14:textId="1F9D297C" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="003C7437" w:rsidP="00CF34E4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC207A">
-[...5 lines deleted...]
-              <w:t>Other (please specify)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Documented Church Member Loans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EDECF8" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="62A8B691" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="6A0C7DF6" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F5FE31" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="67F5FE31" w14:textId="01C17DE9" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="003C7437" w:rsidP="00CF34E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC207A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other (please specify)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="632589EC" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -3334,60 +3470,70 @@
       </w:tr>
       <w:tr w:rsidR="00DC207A" w:rsidRPr="00DC207A" w14:paraId="2C71AA8B" w14:textId="77777777" w:rsidTr="00EE6731">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394EF0DD" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="006F280C" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Total from External Funding (G</w:t>
+              <w:t>Total from External Funding (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00DC207A" w:rsidRPr="00DC207A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">)   </w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="247B1E29" w14:textId="77777777" w:rsidR="00DC207A" w:rsidRPr="00DC207A" w:rsidRDefault="00DC207A" w:rsidP="00CF34E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
@@ -4248,51 +4394,71 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20B30A63" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If you are a Registered Charity please give your Charity Number</w:t>
+              <w:t xml:space="preserve">If you are a Registered </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00620B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00620B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please give your Charity Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA22BF8" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620B6F" w:rsidRPr="00620B6F" w14:paraId="103A209D" w14:textId="77777777" w:rsidTr="00620B6F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
@@ -4561,51 +4727,69 @@
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="002D70F5" w:rsidRPr="00620B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF A4)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A4F66E" w14:textId="77777777" w:rsidR="002D70F5" w:rsidRPr="00620B6F" w:rsidRDefault="002D70F5" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>This should tell us something of your church and its mission.  We would like to know something about each of the following.</w:t>
+              <w:t xml:space="preserve">This should tell us something </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00620B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00620B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your church and its mission.  We would like to know something about each of the following.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="318EE1A8" w14:textId="77777777" w:rsidR="002D70F5" w:rsidRPr="00620B6F" w:rsidRDefault="002D70F5" w:rsidP="00D61857">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Your history, present situation and future vision for the church. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5173C212" w14:textId="77777777" w:rsidR="002D70F5" w:rsidRDefault="002D70F5" w:rsidP="00D61857">
             <w:pPr>
@@ -4624,52 +4808,80 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Your local community and your work and witness within it.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60E916C9" w14:textId="77777777" w:rsidR="001D59CC" w:rsidRPr="00620B6F" w:rsidRDefault="001D59CC" w:rsidP="00D61857">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Why you are needing to purchase a Manse at this time</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Why you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are needing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to purchase a Manse </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>at this time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="691C0C96" w14:textId="77777777" w:rsidR="002D70F5" w:rsidRPr="00620B6F" w:rsidRDefault="001D59CC" w:rsidP="00D61857">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summary of the church’s regular activities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741BC216" w14:textId="77777777" w:rsidR="002D70F5" w:rsidRPr="00620B6F" w:rsidRDefault="002D70F5" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
@@ -5557,68 +5769,68 @@
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D35CA83" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620B6F" w:rsidRPr="00620B6F" w14:paraId="5B053CEA" w14:textId="77777777" w:rsidTr="00620B6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7683545C" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
+          <w:p w14:paraId="7683545C" w14:textId="6C91408B" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="002406EF" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620B6F">
-[...6 lines deleted...]
-              <w:t>If you have an existing loan or mortgage please provide details of amount borrowed, outstanding and payment terms.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please Describe how the church will meet the monthly loan repayments.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27483B45" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="191684A2" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6621,51 +6833,69 @@
       </w:r>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or as electronic documents on a CD sent to the address below. Please ensure that all electronic documents are clearly numbered and named. All documents requiring signatures should be printed off, signed and then scanned before sending.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516881F8" w14:textId="77777777" w:rsidR="00463C25" w:rsidRPr="00473877" w:rsidRDefault="00463C25" w:rsidP="00463C25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If sending paper copies by post please use the address below and send </w:t>
+        <w:t xml:space="preserve">If sending paper copies by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00473877">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>post</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00473877">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please use the address below and send </w:t>
       </w:r>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>two copies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of everything.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314EE0A2" w14:textId="77777777" w:rsidR="00463C25" w:rsidRDefault="00463C25" w:rsidP="00463C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
@@ -7148,51 +7378,71 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1171">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The last three years audited/independently examined church accounts</w:t>
             </w:r>
             <w:r w:rsidR="00D23E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D23E4E" w:rsidRPr="00297858">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>If your most recent accounts have yet to be finalised please send us a copy of the draft accounts</w:t>
+              <w:t xml:space="preserve">If your most recent accounts have yet to be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D23E4E" w:rsidRPr="00297858">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>finalised</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D23E4E" w:rsidRPr="00297858">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please send us a copy of the draft accounts</w:t>
             </w:r>
             <w:r w:rsidR="00D23E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF0C438" w14:textId="77777777" w:rsidR="005E49F3" w:rsidRPr="005D1171" w:rsidRDefault="005E49F3" w:rsidP="00611251">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -7248,50 +7498,115 @@
           <w:p w14:paraId="459379E4" w14:textId="77777777" w:rsidR="005E49F3" w:rsidRPr="005D1171" w:rsidRDefault="005E49F3" w:rsidP="00611251">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45B802E2" w14:textId="77777777" w:rsidR="005E49F3" w:rsidRPr="005D1171" w:rsidRDefault="005E49F3" w:rsidP="00611251">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002406EF" w:rsidRPr="005D1171" w14:paraId="327AEFD5" w14:textId="77777777" w:rsidTr="00611251">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDFD7F0" w14:textId="783AB960" w:rsidR="002406EF" w:rsidRPr="005D1171" w:rsidRDefault="002406EF" w:rsidP="00611251">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cashflow forecast for 24 months after purchase that includes monthly loan repayments</w:t>
+            </w:r>
+            <w:r w:rsidR="00880B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756BD9E4" w14:textId="77777777" w:rsidR="002406EF" w:rsidRPr="005D1171" w:rsidRDefault="002406EF" w:rsidP="00611251">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4592F983" w14:textId="77777777" w:rsidR="002406EF" w:rsidRPr="005D1171" w:rsidRDefault="002406EF" w:rsidP="00611251">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="005E49F3" w:rsidRPr="005D1171" w14:paraId="6A63DFAA" w14:textId="77777777" w:rsidTr="00611251">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0004B3B1" w14:textId="77777777" w:rsidR="005E49F3" w:rsidRPr="005D1171" w:rsidRDefault="005E49F3" w:rsidP="00025BD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Church </w:t>
             </w:r>
@@ -7555,57 +7870,103 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E49F3" w:rsidRPr="005D1171" w14:paraId="667A1C5E" w14:textId="77777777" w:rsidTr="00611251">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CC64B03" w14:textId="77777777" w:rsidR="005E49F3" w:rsidRPr="005D1171" w:rsidRDefault="005E49F3" w:rsidP="00611251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEPs who have another Denominational Trust Company as their Property Trustees should also include written confirmation that </w:t>
+              <w:t>LEPs</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who have another Denominational Trust Company as their Property </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should also include written </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>confirmation that</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F03BCF">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>that the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="00F03BCF">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be willing to consent to the BUC taking a Legal Charge on the property</w:t>
             </w:r>
@@ -8134,195 +8495,194 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered CIO with Charity Number: </w:t>
       </w:r>
       <w:r w:rsidRPr="006A14CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1181392</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EDEAE7" w14:textId="77777777" w:rsidR="006A14CD" w:rsidRPr="006A14CD" w:rsidRDefault="006A14CD" w:rsidP="009D3471">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E842AF0" w14:textId="2F808DCE" w:rsidR="00F1274C" w:rsidRPr="006A14CD" w:rsidRDefault="00F1274C" w:rsidP="009D3471">
+    <w:p w14:paraId="1E842AF0" w14:textId="4F465791" w:rsidR="00F1274C" w:rsidRPr="006A14CD" w:rsidRDefault="00F1274C" w:rsidP="009D3471">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A14CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date of Issue</w:t>
       </w:r>
       <w:r w:rsidR="008A328A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Reviewed</w:t>
       </w:r>
       <w:r w:rsidRPr="006A14CD">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="008A328A">
+      <w:r w:rsidR="00636F81">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>February 2025</w:t>
+        <w:t>April 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F1274C" w:rsidRPr="006A14CD" w:rsidSect="00605ABF">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D590599" w14:textId="77777777" w:rsidR="001A0F5D" w:rsidRDefault="001A0F5D" w:rsidP="006D2B2D">
+    <w:p w14:paraId="18B4F8C4" w14:textId="77777777" w:rsidR="00543E95" w:rsidRDefault="00543E95" w:rsidP="006D2B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6572D672" w14:textId="77777777" w:rsidR="001A0F5D" w:rsidRDefault="001A0F5D" w:rsidP="006D2B2D">
+    <w:p w14:paraId="452F9A02" w14:textId="77777777" w:rsidR="00543E95" w:rsidRDefault="00543E95" w:rsidP="006D2B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -8435,51 +8795,69 @@
       </w:rPr>
       <w:t>The BUC is only able to enter into a loan that is a relevant credit agreement (as defined by the Financial</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Services and Markets Act 2000 (Financial Promotion) Order 200</w:t>
     </w:r>
     <w:r w:rsidRPr="00460965">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">5) as lender for the purposes of the business of a church (or, if the church is unincorporated, the business of the church trustees) and not for any other purpose. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>For more information p</w:t>
+      <w:t xml:space="preserve">For more </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>information</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> p</w:t>
     </w:r>
     <w:r w:rsidRPr="00460965">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">lease see ‘Important Notes’ on page 5 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>of leaflet M01</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E9D91B4" w14:textId="77777777" w:rsidR="002423FB" w:rsidRPr="002423FB" w:rsidRDefault="002423FB" w:rsidP="002423FB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="20"/>
@@ -8489,58 +8867,58 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Image courtesy of Smarnad/</w:t>
     </w:r>
     <w:r w:rsidRPr="002423FB">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>FreeDigitalPhotos.net</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CDF1A60" w14:textId="77777777" w:rsidR="001A0F5D" w:rsidRDefault="001A0F5D" w:rsidP="006D2B2D">
+    <w:p w14:paraId="298D0F6D" w14:textId="77777777" w:rsidR="00543E95" w:rsidRDefault="00543E95" w:rsidP="006D2B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="325BC1CE" w14:textId="77777777" w:rsidR="001A0F5D" w:rsidRDefault="001A0F5D" w:rsidP="006D2B2D">
+    <w:p w14:paraId="3CCDA826" w14:textId="77777777" w:rsidR="00543E95" w:rsidRDefault="00543E95" w:rsidP="006D2B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10927949" w14:textId="77777777" w:rsidR="0056759B" w:rsidRDefault="0056759B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62B01C0A" w14:textId="77777777" w:rsidR="00BD5D2B" w:rsidRDefault="00BD5D2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="009D3471">
@@ -9425,195 +9803,204 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1104617707">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2058"/>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4030"/>
     <w:rsid w:val="0000302C"/>
     <w:rsid w:val="00025BD6"/>
     <w:rsid w:val="00034628"/>
     <w:rsid w:val="00053BE3"/>
     <w:rsid w:val="0007445D"/>
     <w:rsid w:val="000751F2"/>
     <w:rsid w:val="000B75A3"/>
     <w:rsid w:val="000D0677"/>
     <w:rsid w:val="001646B6"/>
     <w:rsid w:val="00164F6C"/>
     <w:rsid w:val="00183591"/>
     <w:rsid w:val="001A0F5D"/>
     <w:rsid w:val="001B449A"/>
     <w:rsid w:val="001B677B"/>
     <w:rsid w:val="001C60F4"/>
     <w:rsid w:val="001D59CC"/>
     <w:rsid w:val="00213845"/>
     <w:rsid w:val="002362D0"/>
+    <w:rsid w:val="002406EF"/>
     <w:rsid w:val="002423FB"/>
     <w:rsid w:val="00252F79"/>
     <w:rsid w:val="00286E81"/>
+    <w:rsid w:val="002D46D7"/>
     <w:rsid w:val="002D70F5"/>
     <w:rsid w:val="002E2E0A"/>
     <w:rsid w:val="003038E1"/>
     <w:rsid w:val="00317A5E"/>
     <w:rsid w:val="00326952"/>
     <w:rsid w:val="0034086B"/>
     <w:rsid w:val="00374817"/>
+    <w:rsid w:val="003C7437"/>
     <w:rsid w:val="003D1301"/>
     <w:rsid w:val="003D2D52"/>
     <w:rsid w:val="003D7DD2"/>
     <w:rsid w:val="003F4DFF"/>
     <w:rsid w:val="00463C25"/>
     <w:rsid w:val="00466A84"/>
     <w:rsid w:val="004D6AB1"/>
     <w:rsid w:val="00527CFB"/>
     <w:rsid w:val="005330FE"/>
     <w:rsid w:val="005407E6"/>
+    <w:rsid w:val="00543E95"/>
     <w:rsid w:val="0056759B"/>
     <w:rsid w:val="005A1CE8"/>
     <w:rsid w:val="005E13D3"/>
     <w:rsid w:val="005E49F3"/>
     <w:rsid w:val="00605ABF"/>
     <w:rsid w:val="00607135"/>
     <w:rsid w:val="00620B6F"/>
+    <w:rsid w:val="00636F81"/>
     <w:rsid w:val="006470B6"/>
     <w:rsid w:val="00656F1D"/>
     <w:rsid w:val="006A14CD"/>
     <w:rsid w:val="006D2B2D"/>
     <w:rsid w:val="006D4030"/>
     <w:rsid w:val="006F280C"/>
     <w:rsid w:val="007133AB"/>
+    <w:rsid w:val="007164E3"/>
+    <w:rsid w:val="00732E4B"/>
     <w:rsid w:val="007E5832"/>
     <w:rsid w:val="007F1E66"/>
     <w:rsid w:val="00822366"/>
     <w:rsid w:val="00851E41"/>
     <w:rsid w:val="0085339F"/>
     <w:rsid w:val="00856948"/>
+    <w:rsid w:val="00880B73"/>
     <w:rsid w:val="00883BAC"/>
     <w:rsid w:val="008A328A"/>
     <w:rsid w:val="008C2519"/>
     <w:rsid w:val="008F5108"/>
     <w:rsid w:val="0092532B"/>
     <w:rsid w:val="009371BD"/>
     <w:rsid w:val="00993FBB"/>
     <w:rsid w:val="009D3471"/>
     <w:rsid w:val="00A14BDB"/>
     <w:rsid w:val="00A85AC0"/>
     <w:rsid w:val="00A94A57"/>
     <w:rsid w:val="00AB75D1"/>
     <w:rsid w:val="00AC430A"/>
     <w:rsid w:val="00AE4844"/>
+    <w:rsid w:val="00B03998"/>
     <w:rsid w:val="00B046E2"/>
     <w:rsid w:val="00B151B2"/>
     <w:rsid w:val="00B63FB0"/>
     <w:rsid w:val="00BD5D2B"/>
     <w:rsid w:val="00C078E0"/>
     <w:rsid w:val="00C35262"/>
     <w:rsid w:val="00C55F5D"/>
     <w:rsid w:val="00C930B6"/>
     <w:rsid w:val="00CA38F8"/>
     <w:rsid w:val="00CB5FDD"/>
     <w:rsid w:val="00CC40BE"/>
     <w:rsid w:val="00CC49DC"/>
     <w:rsid w:val="00CC76E7"/>
     <w:rsid w:val="00D23E4E"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D65C22"/>
     <w:rsid w:val="00DC207A"/>
     <w:rsid w:val="00DD3C28"/>
     <w:rsid w:val="00E43944"/>
     <w:rsid w:val="00E45477"/>
     <w:rsid w:val="00E7345A"/>
     <w:rsid w:val="00EB0B8D"/>
     <w:rsid w:val="00EE6731"/>
     <w:rsid w:val="00F1274C"/>
     <w:rsid w:val="00F32CCC"/>
     <w:rsid w:val="00F60A88"/>
     <w:rsid w:val="00F724DD"/>
     <w:rsid w:val="00F90AE4"/>
     <w:rsid w:val="00FE329F"/>
     <w:rsid w:val="00FE4699"/>
     <w:rsid w:val="00FE722C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2058"/>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A28B352"/>
   <w15:docId w15:val="{C63B429E-A005-4CD6-89C2-33DF27B1B657}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -10678,52 +11065,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB3B2DA6309B1F4484E03F6F759F1297" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5cca61806c964319f205b71ea42a50be">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4181fa7f0d09f1e9cdef00b97d5e18f7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB3B2DA6309B1F4484E03F6F759F1297" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8bc57651d92614b25635f41aa36bc669">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b23c22689f9ea161833e4618b9cab8a8" ns2:_="" ns3:_="">
     <xsd:import namespace="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
     <xsd:import namespace="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10961,117 +11348,117 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bd2f9774-fea6-4991-a844-4915b7a2177b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACD197DA-17EB-405B-876B-1943513BCA1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{429F437F-6B39-440D-A352-2DEA9B5FAE6F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16CE6E3D-FE7F-45A7-9FC1-767EC27BC444}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
     <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9AD5FE-DC2D-4F73-8205-0E6F3D8C27AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{561FDB0B-52C5-4BA7-B0ED-49DAE6E21204}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <ds:schemaRef ds:uri="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1228</Words>
-  <Characters>6522</Characters>
+  <Words>1151</Words>
+  <Characters>6566</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>434</Lines>
-  <Paragraphs>161</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Baptist union of Great Britain</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7589</CharactersWithSpaces>
+  <CharactersWithSpaces>7702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary Parker</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DB3B2DA6309B1F4484E03F6F759F1297</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>