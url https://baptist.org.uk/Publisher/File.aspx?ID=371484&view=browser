--- v1 (2026-01-27)
+++ v2 (2026-05-15)
@@ -95,51 +95,51 @@
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6286500" cy="834390"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF">
                             <a:lumMod val="95000"/>
                           </a:sysClr>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns=""/>
+                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="09D0A060" w14:textId="77777777" w:rsidR="000B6446" w:rsidRDefault="000B6446" w:rsidP="000B6446">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000B6446">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
                               </w:rPr>
                               <w:t xml:space="preserve">This </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Tahoma"/>
                               </w:rPr>
                               <w:t xml:space="preserve">application </w:t>
                             </w:r>
                             <w:r w:rsidRPr="000B6446">
                               <w:rPr>
@@ -3920,71 +3920,51 @@
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4830" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767FA282" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If you are currently in Pastoral </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> please give the name of your Moderator.</w:t>
+              <w:t>If you are currently in Pastoral Vacancy please give the name of your Moderator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4792" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="198A5C53" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620B6F" w:rsidRPr="00620B6F" w14:paraId="77213D61" w14:textId="77777777" w:rsidTr="004E182B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
@@ -5999,88 +5979,68 @@
           <w:tcPr>
             <w:tcW w:w="5166" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D048A3" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00620B6F" w:rsidRPr="00620B6F" w14:paraId="373D3138" w14:textId="77777777" w:rsidTr="000B6446">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63753684" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
+          <w:p w14:paraId="63753684" w14:textId="1136D2ED" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00925176" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620B6F">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> please provide details of amount borrowed, outstanding and payment terms.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please detail how the church will meet the monthly loan repayments.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B93EE5" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37AEA1F8" w14:textId="77777777" w:rsidR="00620B6F" w:rsidRPr="00620B6F" w:rsidRDefault="00620B6F" w:rsidP="00D61857">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8590,67 +8550,57 @@
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>tchowns@baptist.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or as electronic documents on a CD sent to the address below. Please ensure that all electronic documents are clearly numbered and named. All documents requiring signatures should be printed off, signed and then scanned before sending.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED9A4DB" w14:textId="77777777" w:rsidR="00473877" w:rsidRPr="00473877" w:rsidRDefault="00473877" w:rsidP="00473877">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If sending</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> paper copies by </w:t>
+        <w:t xml:space="preserve">If sending paper copies by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>post</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please use the address below and send </w:t>
       </w:r>
       <w:r w:rsidRPr="00473877">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9516,50 +9466,107 @@
           <w:p w14:paraId="30829FE6" w14:textId="77777777" w:rsidR="00BE5F33" w:rsidRPr="005D1171" w:rsidRDefault="00BE5F33" w:rsidP="0030544E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E3D0B1B" w14:textId="77777777" w:rsidR="00BE5F33" w:rsidRPr="005D1171" w:rsidRDefault="00BE5F33" w:rsidP="0030544E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000A6950" w:rsidRPr="005D1171" w14:paraId="6D1C857E" w14:textId="77777777" w:rsidTr="007761CB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343515EF" w14:textId="1B66F34B" w:rsidR="000A6950" w:rsidRPr="005D1171" w:rsidRDefault="000A6950" w:rsidP="0030544E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cashflow Forecast for 24 months after purchase that includes all additional costs and loan repayments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73974212" w14:textId="77777777" w:rsidR="000A6950" w:rsidRPr="005D1171" w:rsidRDefault="000A6950" w:rsidP="0030544E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCE9AFD" w14:textId="77777777" w:rsidR="000A6950" w:rsidRPr="005D1171" w:rsidRDefault="000A6950" w:rsidP="0030544E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00BE5F33" w:rsidRPr="005D1171" w14:paraId="26FF9A1D" w14:textId="77777777" w:rsidTr="007761CB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7217D6BB" w14:textId="77777777" w:rsidR="00BE5F33" w:rsidRPr="005D1171" w:rsidRDefault="00BE5F33" w:rsidP="00BE5F33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1171">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Church Information Document (see page 3)</w:t>
             </w:r>
@@ -10610,61 +10617,50 @@
           </w:tcPr>
           <w:p w14:paraId="0A8DE7C7" w14:textId="77777777" w:rsidR="007761CB" w:rsidRPr="005D1171" w:rsidRDefault="007761CB" w:rsidP="0030544E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3294819B" w14:textId="77777777" w:rsidR="007761CB" w:rsidRDefault="007761CB" w:rsidP="00A94A57">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="063CE6BD" w14:textId="77777777" w:rsidR="00DC7671" w:rsidRDefault="00DC7671" w:rsidP="00A94A57">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="696C8DF4" w14:textId="77777777" w:rsidR="00473877" w:rsidRDefault="00473877" w:rsidP="00A94A57">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048EAF0F" w14:textId="77777777" w:rsidR="00473877" w:rsidRDefault="00473877" w:rsidP="00A94A57">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70DE9356" w14:textId="77777777" w:rsidR="00473877" w:rsidRPr="002915FA" w:rsidRDefault="00473877" w:rsidP="00473877">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -10747,207 +10743,182 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered CIO with Charity Number: </w:t>
       </w:r>
       <w:r w:rsidRPr="002915FA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1181392</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDCF565" w14:textId="77777777" w:rsidR="002915FA" w:rsidRPr="002915FA" w:rsidRDefault="002915FA" w:rsidP="00A94A57">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABF0120" w14:textId="45E9ED81" w:rsidR="00DC131E" w:rsidRPr="002915FA" w:rsidRDefault="00DC131E" w:rsidP="00A94A57">
+    <w:p w14:paraId="4ABF0120" w14:textId="1AE4E848" w:rsidR="00DC131E" w:rsidRPr="002915FA" w:rsidRDefault="00DC131E" w:rsidP="00A94A57">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002915FA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00D1589E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Issue and </w:t>
       </w:r>
       <w:r w:rsidRPr="002915FA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidR="00D1589E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="002915FA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F03CF0">
+      <w:r w:rsidR="00544F00">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>November</w:t>
-[...23 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>April 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC131E" w:rsidRPr="002915FA" w:rsidSect="00620B6F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6217DB09" w14:textId="77777777" w:rsidR="00F91C96" w:rsidRDefault="00F91C96" w:rsidP="006D2B2D">
+    <w:p w14:paraId="1C0AD3F0" w14:textId="77777777" w:rsidR="00487AB9" w:rsidRDefault="00487AB9" w:rsidP="006D2B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135D6504" w14:textId="77777777" w:rsidR="00F91C96" w:rsidRDefault="00F91C96" w:rsidP="006D2B2D">
+    <w:p w14:paraId="280B4DC1" w14:textId="77777777" w:rsidR="00487AB9" w:rsidRDefault="00487AB9" w:rsidP="006D2B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11111,58 +11082,58 @@
       <w:t xml:space="preserve"> p</w:t>
     </w:r>
     <w:r w:rsidRPr="00460965">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">lease see ‘Important Notes’ on page 5 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>of leaflet M01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FA76133" w14:textId="77777777" w:rsidR="00F91C96" w:rsidRDefault="00F91C96" w:rsidP="006D2B2D">
+    <w:p w14:paraId="70A5E00E" w14:textId="77777777" w:rsidR="00487AB9" w:rsidRDefault="00487AB9" w:rsidP="006D2B2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A6AFE3F" w14:textId="77777777" w:rsidR="00F91C96" w:rsidRDefault="00F91C96" w:rsidP="006D2B2D">
+    <w:p w14:paraId="35E6DDA1" w14:textId="77777777" w:rsidR="00487AB9" w:rsidRDefault="00487AB9" w:rsidP="006D2B2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C1C148A" w14:textId="77777777" w:rsidR="00DE4233" w:rsidRDefault="00DE4233">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008F10EB">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Please read the Guidance Notes (</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -12024,152 +11995,160 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D4030"/>
     <w:rsid w:val="0007445D"/>
     <w:rsid w:val="0008041A"/>
+    <w:rsid w:val="000A6950"/>
     <w:rsid w:val="000B6446"/>
     <w:rsid w:val="000B75A3"/>
     <w:rsid w:val="001646B6"/>
     <w:rsid w:val="00183591"/>
     <w:rsid w:val="001A2373"/>
     <w:rsid w:val="001B5064"/>
     <w:rsid w:val="001C60F4"/>
     <w:rsid w:val="001C7A9C"/>
     <w:rsid w:val="001E1044"/>
     <w:rsid w:val="00213845"/>
     <w:rsid w:val="002177EF"/>
     <w:rsid w:val="002362D0"/>
     <w:rsid w:val="00265035"/>
     <w:rsid w:val="00277249"/>
     <w:rsid w:val="002915FA"/>
     <w:rsid w:val="002D70F5"/>
     <w:rsid w:val="002E2E0A"/>
     <w:rsid w:val="003038E1"/>
     <w:rsid w:val="0031200E"/>
     <w:rsid w:val="00317A5E"/>
     <w:rsid w:val="00332611"/>
     <w:rsid w:val="0034086B"/>
     <w:rsid w:val="00355968"/>
     <w:rsid w:val="003724BE"/>
     <w:rsid w:val="00374817"/>
     <w:rsid w:val="003832BC"/>
     <w:rsid w:val="003D1301"/>
     <w:rsid w:val="003D7DD2"/>
     <w:rsid w:val="00431A6A"/>
     <w:rsid w:val="00447B09"/>
     <w:rsid w:val="004554C9"/>
     <w:rsid w:val="00473877"/>
+    <w:rsid w:val="00487AB9"/>
     <w:rsid w:val="004A47A5"/>
     <w:rsid w:val="004E182B"/>
     <w:rsid w:val="00533B44"/>
+    <w:rsid w:val="00544F00"/>
     <w:rsid w:val="00553E5D"/>
     <w:rsid w:val="00563FB4"/>
     <w:rsid w:val="005A5FC5"/>
     <w:rsid w:val="005A6FEC"/>
     <w:rsid w:val="005E13D3"/>
     <w:rsid w:val="00607135"/>
     <w:rsid w:val="00613664"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00626AFE"/>
     <w:rsid w:val="00656F1D"/>
     <w:rsid w:val="006D2B2D"/>
     <w:rsid w:val="006D4030"/>
     <w:rsid w:val="006E2B7C"/>
     <w:rsid w:val="006F6D5A"/>
     <w:rsid w:val="007133AB"/>
+    <w:rsid w:val="00732E4B"/>
     <w:rsid w:val="007761CB"/>
     <w:rsid w:val="007E64C2"/>
     <w:rsid w:val="00822366"/>
     <w:rsid w:val="00836C6B"/>
     <w:rsid w:val="0085339F"/>
+    <w:rsid w:val="00891229"/>
     <w:rsid w:val="008A4BC1"/>
     <w:rsid w:val="008C0493"/>
     <w:rsid w:val="008F10EB"/>
+    <w:rsid w:val="00925176"/>
     <w:rsid w:val="0092532B"/>
     <w:rsid w:val="009371BD"/>
     <w:rsid w:val="009502E8"/>
     <w:rsid w:val="009F53FD"/>
     <w:rsid w:val="009F55E7"/>
+    <w:rsid w:val="00A12503"/>
     <w:rsid w:val="00A14BDB"/>
     <w:rsid w:val="00A51CC1"/>
     <w:rsid w:val="00A85AC0"/>
     <w:rsid w:val="00A94A57"/>
     <w:rsid w:val="00AA4002"/>
     <w:rsid w:val="00AA7CBC"/>
     <w:rsid w:val="00AB75D1"/>
     <w:rsid w:val="00AD76C8"/>
     <w:rsid w:val="00AF530B"/>
     <w:rsid w:val="00B0036B"/>
     <w:rsid w:val="00B046E2"/>
     <w:rsid w:val="00B05FE3"/>
     <w:rsid w:val="00B151B2"/>
     <w:rsid w:val="00B3752A"/>
     <w:rsid w:val="00B63FB0"/>
     <w:rsid w:val="00BC15C0"/>
     <w:rsid w:val="00BE5F33"/>
     <w:rsid w:val="00BF4487"/>
     <w:rsid w:val="00C078E0"/>
     <w:rsid w:val="00C35262"/>
     <w:rsid w:val="00CA38F8"/>
     <w:rsid w:val="00CB5FDD"/>
     <w:rsid w:val="00CC40BE"/>
     <w:rsid w:val="00CC49DC"/>
     <w:rsid w:val="00CC76E7"/>
     <w:rsid w:val="00CD5BFA"/>
     <w:rsid w:val="00D1589E"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D65C22"/>
     <w:rsid w:val="00DC131E"/>
     <w:rsid w:val="00DC7671"/>
     <w:rsid w:val="00DE4233"/>
     <w:rsid w:val="00DF65D0"/>
     <w:rsid w:val="00E43944"/>
     <w:rsid w:val="00E45477"/>
     <w:rsid w:val="00EF4943"/>
     <w:rsid w:val="00F03CF0"/>
     <w:rsid w:val="00F32CCC"/>
     <w:rsid w:val="00F60A88"/>
+    <w:rsid w:val="00F615D8"/>
     <w:rsid w:val="00F74842"/>
     <w:rsid w:val="00F85D89"/>
     <w:rsid w:val="00F91C96"/>
     <w:rsid w:val="00FE4699"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -13240,76 +13219,52 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6619e94200124efa30e0821533cf4632" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB3B2DA6309B1F4484E03F6F759F1297" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8bc57651d92614b25635f41aa36bc669">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b23c22689f9ea161833e4618b9cab8a8" ns2:_="" ns3:_="">
     <xsd:import namespace="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
     <xsd:import namespace="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13518,132 +13473,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bd2f9774-fea6-4991-a844-4915b7a2177b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C45DB1-C1D8-4225-B09D-E8755E049222}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5ACE8F7-8108-4A12-836C-D0FEFF75C4F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
     <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29832A9D-19AE-4AEC-8485-A75101A73A7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B9C60FF-7CD9-4CCA-84C6-08D520E78E8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB8CF043-5633-4D1C-9EDE-8080F111841A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
+    <ds:schemaRef ds:uri="8d3f1dad-f1ed-4caf-90ed-bfeb57237bda"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1527</Words>
-  <Characters>8710</Characters>
+  <Words>1535</Words>
+  <Characters>8756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Baptist union of Great Britain</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10217</CharactersWithSpaces>
+  <CharactersWithSpaces>10271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary Parker</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DB3B2DA6309B1F4484E03F6F759F1297</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>